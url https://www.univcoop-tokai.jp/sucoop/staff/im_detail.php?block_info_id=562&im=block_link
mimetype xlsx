--- v0 (2025-12-16)
+++ v1 (2026-04-02)
@@ -3,181 +3,183 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\6thha\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E10330B2-DD3F-4764-B7FC-93C8F69ECC66}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E5FFC373-64A6-46BB-9628-E0454E3E8DAC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{F60D724A-A494-4328-BEBA-09E48839B568}"/>
+    <workbookView xWindow="0" yWindow="360" windowWidth="19420" windowHeight="10300" xr2:uid="{F60D724A-A494-4328-BEBA-09E48839B568}"/>
   </bookViews>
   <sheets>
     <sheet name="懇親会申込書" sheetId="8" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
     <externalReference r:id="rId4"/>
     <externalReference r:id="rId5"/>
   </externalReferences>
   <definedNames>
     <definedName name="attr_nam">#REF!</definedName>
     <definedName name="Dlog_bk_prj_id">"エディット 12"</definedName>
     <definedName name="Dlog_bk_prj_name">"エディット 13"</definedName>
     <definedName name="Dlog_bk_sht_id">"エディット 14"</definedName>
     <definedName name="Dlog_sh_sht_name">"ドロップ 95"</definedName>
     <definedName name="_xlnm.Extract">[1]旧コード!#REF!</definedName>
     <definedName name="Form1_Show">[0]!Form1_Show</definedName>
     <definedName name="jisyo">[2]項目辞書!$B$1:$E$65536</definedName>
     <definedName name="Keta">[0]!Keta</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">懇親会申込書!$A$1:$Q$41</definedName>
     <definedName name="sd">#REF!</definedName>
     <definedName name="tbl_nam">#REF!</definedName>
     <definedName name="え">[1]旧コード!#REF!</definedName>
     <definedName name="お">[1]旧コード!#REF!</definedName>
     <definedName name="ケーキ">#REF!</definedName>
     <definedName name="ケーキ盛合せ">#REF!</definedName>
     <definedName name="こ">#REF!</definedName>
     <definedName name="サンドイッチ">#REF!</definedName>
     <definedName name="シート選択見だし">"ラベル 5"</definedName>
     <definedName name="デザート">#REF!</definedName>
     <definedName name="デザート盛合せ">[1]旧コード!#REF!</definedName>
     <definedName name="ど">[1]旧コード!#REF!</definedName>
     <definedName name="ぱ１">[3]食材名!$A$2:$I$3722</definedName>
     <definedName name="バンバンジー">#REF!</definedName>
     <definedName name="フルーツ">[1]旧コード!#REF!</definedName>
     <definedName name="メニュー範囲">[4]食材名!$A$2:$I$3722</definedName>
     <definedName name="ローストポーク">#REF!</definedName>
     <definedName name="焼きそば">[1]旧コード!#REF!</definedName>
     <definedName name="焼きそば２">#REF!</definedName>
     <definedName name="食材一覧201702">[0]!食材一覧201702</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="Q15" i="8" l="1"/>
+  <c r="Q22" i="8" l="1"/>
+  <c r="Q29" i="8"/>
+  <c r="Q28" i="8"/>
+  <c r="Q27" i="8"/>
+  <c r="Q17" i="8"/>
+  <c r="Q15" i="8"/>
+  <c r="Q12" i="8"/>
+  <c r="Q11" i="8"/>
+  <c r="Q10" i="8"/>
+  <c r="Q9" i="8"/>
+  <c r="H3" i="8"/>
+  <c r="B9" i="8"/>
+  <c r="E8" i="8"/>
+  <c r="B7" i="8" l="1"/>
+  <c r="Q3" i="8" l="1"/>
   <c r="Q7" i="8"/>
   <c r="Q6" i="8"/>
   <c r="Q5" i="8"/>
   <c r="Q4" i="8"/>
   <c r="Q31" i="8"/>
   <c r="F31" i="8"/>
-  <c r="Q28" i="8"/>
-[...1 lines deleted...]
-  <c r="Q17" i="8"/>
   <c r="Q16" i="8"/>
   <c r="Q14" i="8" l="1"/>
-  <c r="Q12" i="8" l="1"/>
-[...3 lines deleted...]
-  <c r="H3" i="8"/>
   <c r="Q13" i="8" l="1"/>
   <c r="Q8" i="8"/>
-  <c r="Q9" i="8"/>
   <c r="Q18" i="8"/>
   <c r="Q19" i="8"/>
   <c r="Q20" i="8"/>
   <c r="Q21" i="8"/>
-  <c r="Q22" i="8"/>
   <c r="Q23" i="8"/>
   <c r="Q24" i="8"/>
   <c r="Q25" i="8"/>
   <c r="Q26" i="8"/>
-  <c r="Q27" i="8"/>
-  <c r="Q29" i="8"/>
   <c r="Q30" i="8"/>
   <c r="Q32" i="8"/>
   <c r="Q33" i="8"/>
   <c r="Q34" i="8"/>
   <c r="Q35" i="8"/>
   <c r="F36" i="8"/>
   <c r="C41" i="8" s="1"/>
   <c r="F21" i="8"/>
   <c r="F22" i="8"/>
   <c r="F23" i="8"/>
   <c r="F24" i="8"/>
   <c r="F25" i="8"/>
   <c r="F26" i="8"/>
   <c r="F27" i="8"/>
   <c r="F28" i="8"/>
   <c r="F29" i="8"/>
   <c r="F30" i="8"/>
   <c r="F32" i="8"/>
-  <c r="Q3" i="8"/>
   <c r="F20" i="8"/>
   <c r="E33" i="8" l="1"/>
   <c r="C40" i="8" s="1"/>
   <c r="Q36" i="8"/>
   <c r="C39" i="8" s="1"/>
   <c r="G40" i="8" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="222" uniqueCount="113">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="221" uniqueCount="113">
   <si>
     <t>品名</t>
     <rPh sb="0" eb="2">
       <t>シナメ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>数量</t>
     <rPh sb="0" eb="2">
       <t>ス</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>金額</t>
     <rPh sb="0" eb="2">
       <t>キンガk</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>円</t>
     <rPh sb="0" eb="1">
       <t>エn</t>
@@ -274,189 +276,102 @@
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>水</t>
     <rPh sb="0" eb="1">
       <t xml:space="preserve">ミズ </t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>炭酸水</t>
     <rPh sb="0" eb="3">
       <t xml:space="preserve">タンサンスイ </t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>小計</t>
     <rPh sb="0" eb="2">
       <t>ショウケ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>学生</t>
-[...5 lines deleted...]
-  <si>
     <t>茄子とオクラの煮びたし</t>
     <rPh sb="0" eb="2">
       <t>ナス</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ニ</t>
-    </rPh>
-[...8 lines deleted...]
-      <t>ニンブン</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>バンバンジーサラダ</t>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>洋冷菜盛り合わせ</t>
     <rPh sb="0" eb="1">
       <t>ヨウ</t>
     </rPh>
     <rPh sb="1" eb="3">
       <t>レイサイ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>モ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ア</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
-    <t>お刺身盛り合わせ(舟盛り）</t>
-[...14 lines deleted...]
-  <si>
     <t>手仕込み唐揚げ</t>
     <rPh sb="0" eb="1">
       <t>テ</t>
     </rPh>
     <rPh sb="1" eb="3">
       <t>ジコ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>カラア</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
-    <t>エビチリ・エビマヨコンビ</t>
-[...9 lines deleted...]
-  <si>
     <t>黒はんぺんフライ盛り合わせ</t>
     <rPh sb="0" eb="1">
       <t>クロ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>モ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>ア</t>
-    </rPh>
-[...41 lines deleted...]
-      <t xml:space="preserve">シズオカオデン </t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>温菜</t>
     <rPh sb="0" eb="2">
       <t>オンサイ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>海鮮塩焼きそば</t>
     <rPh sb="0" eb="2">
       <t>カイセン</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>シオ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ヤ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>主食</t>
@@ -511,209 +426,155 @@
     <rPh sb="1" eb="3">
       <t>スシ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>モ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ア</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>マツ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>フルーツ盛り合わせ</t>
     <rPh sb="4" eb="5">
       <t>モ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ア</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
-    <t>約２０人分</t>
-[...8 lines deleted...]
-  <si>
     <t>デザート</t>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>【お飲み物】・・・B</t>
     <rPh sb="0" eb="1">
       <t>エn</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>【お料理】・・・A</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>タコのカルパッチョ</t>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>サーモンマリネ</t>
     <phoneticPr fontId="5"/>
   </si>
   <si>
-    <t>分量目安</t>
-[...8 lines deleted...]
-  <si>
     <t>静岡大学生協　懇親会申込書</t>
     <rPh sb="0" eb="2">
       <t>シズオk</t>
     </rPh>
     <rPh sb="7" eb="10">
       <t>コンシンカイ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>モウシコ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>ショ</t>
     </rPh>
     <phoneticPr fontId="3"/>
-  </si>
-[...11 lines deleted...]
-    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>備考</t>
     <rPh sb="0" eb="2">
       <t>ビコ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>円</t>
     <rPh sb="0" eb="1">
       <t>カケル</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>卓</t>
     <rPh sb="0" eb="1">
       <t>タク</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>2L</t>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>1.5L</t>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>ビール（大瓶）</t>
     <rPh sb="4" eb="6">
       <t>ダイビン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>チェック</t>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>No.</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>わらびもち＆ロールケーキ2種盛り合わせ</t>
-[...12 lines deleted...]
-  <si>
     <t>633ml</t>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>350ml</t>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>缶チューハイ</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>第</t>
     <rPh sb="0" eb="1">
       <t>ダイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>食堂</t>
     <rPh sb="0" eb="2">
       <t>ショクドウ</t>
-    </rPh>
-[...5 lines deleted...]
-      <t>キョウショクイン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>円／人</t>
     <rPh sb="0" eb="1">
       <t>エン</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ニン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>【金額】</t>
     <rPh sb="0" eb="1">
       <t>キn</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>お料理</t>
     <rPh sb="0" eb="1">
       <t>オリョウr</t>
     </rPh>
@@ -865,211 +726,270 @@
     <t>私費</t>
     <rPh sb="0" eb="2">
       <t>シヒ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>・</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>公費</t>
     <rPh sb="0" eb="2">
       <t>コウヒ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>納品書名</t>
     <rPh sb="0" eb="2">
       <t>ノウヒn</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>串揚げ３種盛り合わせ</t>
-[...21 lines deleted...]
-  <si>
     <t>中華ちまき</t>
     <rPh sb="0" eb="2">
       <t>チュウカ</t>
-    </rPh>
-[...78 lines deleted...]
-      <t>クロコショウ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>自家製ローストビーフ</t>
     <rPh sb="0" eb="3">
       <t>ジカセイ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>赤ワイン</t>
     <rPh sb="0" eb="1">
       <t>アカ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>静岡地酒（日本酒）</t>
     <rPh sb="0" eb="2">
       <t>シズオカ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ジザケ</t>
     </rPh>
     <rPh sb="5" eb="8">
       <t>ニホンシュ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>白ワイン</t>
     <rPh sb="0" eb="1">
       <t>シロ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>フルボトル</t>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>720ml</t>
     <phoneticPr fontId="5"/>
   </si>
+  <si>
+    <t>お刺身盛り合わせ</t>
+    <rPh sb="1" eb="3">
+      <t>サシミ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>モ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ア</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>シーザーサラダ</t>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>名</t>
+    <rPh sb="0" eb="1">
+      <t>メイ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>チキンステーキ＆ポテトフライ</t>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>串揚げ盛り合わせ</t>
+  </si>
+  <si>
+    <t>エビチリ＆エビマヨコンビ</t>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>焼売＆肉団子コンビ</t>
+  </si>
+  <si>
+    <t>ユーリンチー</t>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>鶏唐コンビ（油淋鶏風味＆チキン南蛮風味）</t>
+    <rPh sb="0" eb="1">
+      <t>トリ</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>カラ</t>
+    </rPh>
+    <rPh sb="6" eb="9">
+      <t>ユーリンチー</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>フウミ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>ナンバン</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>フウミ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>豚の角煮</t>
+  </si>
+  <si>
+    <t>桜エビのかきあげと釜揚げしらすセット</t>
+    <rPh sb="0" eb="1">
+      <t>サクラ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>カマア</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>3種のロールケーキ</t>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>4種ケーキ盛り合わせ</t>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>ポテトフライ盛り合わせ</t>
+    <rPh sb="6" eb="7">
+      <t>モ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>ア</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>提供数</t>
+    <rPh sb="0" eb="2">
+      <t>テイキョウ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>スウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>円</t>
+    <rPh sb="0" eb="1">
+      <t>エン</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>1皿(10人分)</t>
+    <rPh sb="1" eb="2">
+      <t>サラ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>2皿(20人分)</t>
+    <rPh sb="1" eb="2">
+      <t>サラ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ニンブン</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>1皿(20人分)</t>
+    <rPh sb="1" eb="2">
+      <t>サラ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>オレンジ色のセルにご入力をお願いします</t>
+    <rPh sb="4" eb="5">
+      <t>イロ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ニュウリョク</t>
+    </rPh>
+    <rPh sb="14" eb="15">
+      <t>ネガ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>支払方法はどちらかをご記載下さい</t>
+    <rPh sb="0" eb="4">
+      <t>シハライホウホウ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>キサイ</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>クダ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="#,###&quot;円&quot;"/>
     <numFmt numFmtId="177" formatCode="####&quot;名&quot;"/>
   </numFmts>
-  <fonts count="16" x14ac:knownFonts="1">
+  <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
@@ -1130,52 +1050,59 @@
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="HG丸ｺﾞｼｯｸM-PRO"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="0"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
+    <font>
+      <b/>
+      <sz val="20"/>
+      <name val="游ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
   </fonts>
-  <fills count="16">
+  <fills count="17">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -1219,50 +1146,56 @@
         <fgColor rgb="FF92D050"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFF8AD8"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFF0000"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="2" tint="-9.9978637043366805E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="52">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -1860,51 +1793,51 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="151">
+  <cellXfs count="153">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -1919,53 +1852,50 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="6" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="9" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="6" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="38" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="6" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -2024,324 +1954,333 @@
     <xf numFmtId="176" fontId="6" fillId="0" borderId="26" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="9" fillId="0" borderId="27" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="9" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="9" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="9" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="9" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="9" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="9" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="9" fillId="9" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="9" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="38" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="8" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="9" fillId="0" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="9" fillId="9" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="176" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="38" fontId="13" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="38" fontId="13" fillId="0" borderId="26" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="26" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="9" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="11" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="11" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="11" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="9" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="9" fillId="0" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="15" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="15" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="15" fillId="15" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="15" fillId="15" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="15" fillId="15" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="15" fillId="15" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="10" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="10" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="10" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="10" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="10" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="10" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="8" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="8" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="8" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="8" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="12" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="12" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="14" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="14" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="14" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...16 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="12" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="9" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="9" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="9" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="9" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="9" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="9" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="9" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="9" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="6" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="9" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="9" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="6" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="13" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="13" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="13" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="13" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="13" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="13" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="9" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="9" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="9" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="8" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="6" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="6" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="2" xr:uid="{65218A7C-9120-45F9-A809-40BB5A25DB07}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
@@ -36734,1615 +36673,1626 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DECE96BF-179D-412E-8912-8FB90A26EC03}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:Q41"/>
+  <dimension ref="A1:Q44"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="J1" sqref="J1:Q1"/>
+      <selection activeCell="L17" sqref="L17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="16" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15.81640625" style="4" customWidth="1"/>
     <col min="2" max="2" width="7.54296875" style="4" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="3.36328125" style="4" customWidth="1"/>
     <col min="4" max="4" width="3.36328125" style="4" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="3.36328125" style="4" customWidth="1"/>
     <col min="6" max="6" width="8.7265625" style="4" customWidth="1"/>
     <col min="7" max="7" width="3.26953125" style="4" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="6.90625" style="4" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.36328125" style="4" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="3.81640625" style="4" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.6328125" style="4" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="37.26953125" style="4" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="9.453125" style="4" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="9" style="4" customWidth="1"/>
     <col min="15" max="15" width="2.7265625" style="4" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.08984375" style="4" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="10.26953125" style="4" bestFit="1" customWidth="1"/>
     <col min="18" max="16384" width="8.81640625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="16" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="122" t="s">
-        <v>53</v>
+      <c r="A1" s="123" t="s">
+        <v>42</v>
       </c>
-      <c r="B1" s="122"/>
-[...8 lines deleted...]
-        <v>49</v>
+      <c r="B1" s="123"/>
+      <c r="C1" s="123"/>
+      <c r="D1" s="123"/>
+      <c r="E1" s="123"/>
+      <c r="F1" s="123"/>
+      <c r="G1" s="124"/>
+      <c r="H1" s="116"/>
+      <c r="I1" s="46"/>
+      <c r="J1" s="118" t="s">
+        <v>39</v>
       </c>
-      <c r="K1" s="112"/>
-[...5 lines deleted...]
-      <c r="Q1" s="113"/>
+      <c r="K1" s="119"/>
+      <c r="L1" s="119"/>
+      <c r="M1" s="119"/>
+      <c r="N1" s="119"/>
+      <c r="O1" s="119"/>
+      <c r="P1" s="119"/>
+      <c r="Q1" s="120"/>
     </row>
     <row r="2" spans="1:17" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="124"/>
-[...9 lines deleted...]
-        <v>62</v>
+      <c r="A2" s="125"/>
+      <c r="B2" s="125"/>
+      <c r="C2" s="125"/>
+      <c r="D2" s="125"/>
+      <c r="E2" s="125"/>
+      <c r="F2" s="125"/>
+      <c r="G2" s="126"/>
+      <c r="H2" s="117"/>
+      <c r="I2" s="46"/>
+      <c r="J2" s="48" t="s">
+        <v>50</v>
       </c>
       <c r="K2" s="11" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="L2" s="11" t="s">
         <v>0</v>
       </c>
       <c r="M2" s="11" t="s">
-        <v>52</v>
+        <v>106</v>
       </c>
-      <c r="N2" s="114" t="s">
-        <v>39</v>
+      <c r="N2" s="121" t="s">
+        <v>30</v>
       </c>
-      <c r="O2" s="115"/>
-      <c r="P2" s="35" t="s">
+      <c r="O2" s="122"/>
+      <c r="P2" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="Q2" s="36" t="s">
+      <c r="Q2" s="35" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:17" ht="16" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A3" s="62" t="s">
-        <v>81</v>
+      <c r="A3" s="60" t="s">
+        <v>66</v>
       </c>
-      <c r="B3" s="63"/>
-[...1 lines deleted...]
-        <v>82</v>
+      <c r="B3" s="61">
+        <v>2026</v>
       </c>
-      <c r="D3" s="65"/>
-[...1 lines deleted...]
-        <v>83</v>
+      <c r="C3" s="62" t="s">
+        <v>67</v>
       </c>
-      <c r="F3" s="65"/>
-[...1 lines deleted...]
-        <v>84</v>
+      <c r="D3" s="63"/>
+      <c r="E3" s="62" t="s">
+        <v>68</v>
       </c>
-      <c r="H3" s="66" t="e">
-[...1 lines deleted...]
-        <v>#NUM!</v>
+      <c r="F3" s="63"/>
+      <c r="G3" s="62" t="s">
+        <v>69</v>
+      </c>
+      <c r="H3" s="70" t="str">
+        <f>IFERROR(TEXT(DATE(B3,D3,F3),"AAAA"),"")</f>
+        <v>日曜日</v>
       </c>
       <c r="J3" s="12">
         <v>1</v>
       </c>
       <c r="K3" s="7" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
-      <c r="L3" s="6" t="s">
-        <v>105</v>
+      <c r="L3" s="68" t="s">
+        <v>23</v>
       </c>
-      <c r="M3" s="5" t="s">
-        <v>24</v>
+      <c r="M3" s="73" t="s">
+        <v>108</v>
       </c>
       <c r="N3" s="19">
-        <v>1500</v>
+        <v>3500</v>
       </c>
-      <c r="O3" s="23" t="s">
+      <c r="O3" s="22" t="s">
         <v>3</v>
       </c>
       <c r="P3" s="15"/>
-      <c r="Q3" s="50">
+      <c r="Q3" s="49">
         <f t="shared" ref="Q3:Q35" si="0">N3*P3</f>
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:17" ht="16" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A4" s="16" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
-      <c r="B4" s="53"/>
+      <c r="B4" s="52"/>
       <c r="C4" s="18" t="s">
-        <v>86</v>
+        <v>71</v>
       </c>
-      <c r="D4" s="67"/>
+      <c r="D4" s="64"/>
       <c r="E4" s="18" t="s">
-        <v>87</v>
+        <v>72</v>
       </c>
-      <c r="F4" s="53"/>
+      <c r="F4" s="52"/>
       <c r="G4" s="18" t="s">
-        <v>86</v>
+        <v>71</v>
       </c>
-      <c r="H4" s="68"/>
+      <c r="H4" s="65"/>
       <c r="J4" s="12">
         <v>2</v>
       </c>
       <c r="K4" s="7" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
-      <c r="L4" s="71" t="s">
-        <v>25</v>
+      <c r="L4" s="6" t="s">
+        <v>93</v>
       </c>
-      <c r="M4" s="5" t="s">
-        <v>24</v>
+      <c r="M4" s="73" t="s">
+        <v>108</v>
       </c>
       <c r="N4" s="19">
-        <v>3500</v>
+        <v>4000</v>
       </c>
-      <c r="O4" s="23" t="s">
+      <c r="O4" s="22" t="s">
         <v>3</v>
       </c>
       <c r="P4" s="15"/>
-      <c r="Q4" s="50">
+      <c r="Q4" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:17" ht="16" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A5" s="16" t="s">
-        <v>88</v>
+        <v>73</v>
       </c>
       <c r="B5" s="18"/>
       <c r="C5" s="18" t="s">
-        <v>68</v>
+        <v>54</v>
       </c>
-      <c r="D5" s="52"/>
-[...1 lines deleted...]
-        <v>69</v>
+      <c r="D5" s="51"/>
+      <c r="E5" s="137" t="s">
+        <v>55</v>
       </c>
-      <c r="F5" s="136"/>
+      <c r="F5" s="137"/>
       <c r="G5" s="18"/>
-      <c r="H5" s="48"/>
+      <c r="H5" s="47"/>
       <c r="J5" s="12">
         <v>3</v>
       </c>
       <c r="K5" s="7" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="L5" s="6" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
-      <c r="M5" s="5" t="s">
-        <v>24</v>
+      <c r="M5" s="73" t="s">
+        <v>108</v>
       </c>
       <c r="N5" s="19">
-        <v>2500</v>
+        <v>2000</v>
       </c>
-      <c r="O5" s="23" t="s">
+      <c r="O5" s="22" t="s">
         <v>3</v>
       </c>
       <c r="P5" s="15"/>
-      <c r="Q5" s="50">
+      <c r="Q5" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:17" ht="16" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A6" s="20" t="s">
-        <v>89</v>
+        <v>74</v>
       </c>
-      <c r="B6" s="59" t="s">
-        <v>70</v>
+      <c r="B6" s="139"/>
+      <c r="C6" s="140"/>
+      <c r="D6" s="140"/>
+      <c r="E6" s="140"/>
+      <c r="F6" s="140"/>
+      <c r="G6" s="140"/>
+      <c r="H6" s="69" t="s">
+        <v>94</v>
       </c>
-      <c r="C6" s="75"/>
-[...6 lines deleted...]
-      <c r="H6" s="77"/>
       <c r="J6" s="12">
         <v>4</v>
       </c>
       <c r="K6" s="7" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="L6" s="6" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
-      <c r="M6" s="5" t="s">
-        <v>24</v>
+      <c r="M6" s="73" t="s">
+        <v>108</v>
       </c>
       <c r="N6" s="19">
         <v>4000</v>
       </c>
-      <c r="O6" s="23" t="s">
+      <c r="O6" s="22" t="s">
         <v>3</v>
       </c>
       <c r="P6" s="15"/>
-      <c r="Q6" s="50">
+      <c r="Q6" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:17" ht="16" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A7" s="24" t="s">
-        <v>90</v>
+      <c r="A7" s="23" t="s">
+        <v>75</v>
       </c>
-      <c r="B7" s="139"/>
-[...5 lines deleted...]
-      <c r="H7" s="141"/>
+      <c r="B7" s="150" t="str">
+        <f>IF(B6="","概数を上記参加人数欄にご入力ください",B6)</f>
+        <v>概数を上記参加人数欄にご入力ください</v>
+      </c>
+      <c r="C7" s="151"/>
+      <c r="D7" s="151"/>
+      <c r="E7" s="151"/>
+      <c r="F7" s="151"/>
+      <c r="G7" s="151"/>
+      <c r="H7" s="152"/>
       <c r="J7" s="12">
         <v>5</v>
       </c>
       <c r="K7" s="7" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="L7" s="6" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="M7" s="5" t="s">
         <v>24</v>
       </c>
+      <c r="M7" s="73" t="s">
+        <v>108</v>
+      </c>
       <c r="N7" s="19">
-        <v>10000</v>
+        <v>9000</v>
       </c>
       <c r="O7" s="14" t="s">
         <v>3</v>
       </c>
       <c r="P7" s="15"/>
-      <c r="Q7" s="50">
+      <c r="Q7" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:17" ht="16" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A8" s="24" t="s">
-        <v>91</v>
+      <c r="A8" s="23" t="s">
+        <v>76</v>
       </c>
-      <c r="B8" s="54"/>
-[...1 lines deleted...]
-        <v>71</v>
+      <c r="B8" s="53"/>
+      <c r="C8" s="137" t="s">
+        <v>56</v>
       </c>
-      <c r="D8" s="136"/>
-[...2 lines deleted...]
-        <v>#NUM!</v>
+      <c r="D8" s="137"/>
+      <c r="E8" s="81" t="str">
+        <f>IFERROR(IF(WEEKDAY(DATE(B3,D3,F3),2)&gt;5,IF(B8&lt;3000,"3000円/人以上で承ります",""),IF(WEEKDAY(DATE(B3,D3,F3),2)&lt;6,IF(B8&lt;2500,"2500円/人以上で承ります",""),"")),"")</f>
+        <v>3000円/人以上で承ります</v>
       </c>
-      <c r="F8" s="80"/>
-[...1 lines deleted...]
-      <c r="H8" s="81"/>
+      <c r="F8" s="81"/>
+      <c r="G8" s="81"/>
+      <c r="H8" s="82"/>
       <c r="J8" s="12">
         <v>6</v>
       </c>
       <c r="K8" s="7" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="L8" s="6" t="s">
-        <v>27</v>
+        <v>92</v>
       </c>
-      <c r="M8" s="5" t="s">
-        <v>24</v>
+      <c r="M8" s="73" t="s">
+        <v>108</v>
       </c>
       <c r="N8" s="19">
         <v>5000</v>
       </c>
-      <c r="O8" s="23" t="s">
+      <c r="O8" s="22" t="s">
         <v>3</v>
       </c>
       <c r="P8" s="15"/>
-      <c r="Q8" s="50">
+      <c r="Q8" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:17" ht="16" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A9" s="24" t="s">
-        <v>92</v>
+      <c r="A9" s="23" t="s">
+        <v>77</v>
       </c>
-      <c r="B9" s="78" t="e">
-[...1 lines deleted...]
-        <v>#NUM!</v>
+      <c r="B9" s="79" t="str">
+        <f>IFERROR(IF(WEEKDAY(DATE(B3,D3,F3),2)&gt;5,IF(B7*B8&lt;100000,"（自動計算）合計10万円以上で承ります","B7*B8"),IF(WEEKDAY(DATE(B3,D3,F3),2)&lt;6,IF(B7*B8&lt;50000,"（自動計算）・合計5万円以上で承ります",B7*B8),B7*B8)),"")</f>
+        <v/>
       </c>
-      <c r="C9" s="78"/>
-[...4 lines deleted...]
-      <c r="H9" s="79"/>
+      <c r="C9" s="79"/>
+      <c r="D9" s="79"/>
+      <c r="E9" s="79"/>
+      <c r="F9" s="79"/>
+      <c r="G9" s="79"/>
+      <c r="H9" s="80"/>
       <c r="J9" s="12">
         <v>7</v>
       </c>
       <c r="K9" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="L9" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="L9" s="6" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="M9" s="73" t="s">
+        <v>108</v>
       </c>
       <c r="N9" s="19">
-        <v>5000</v>
+        <v>7000</v>
       </c>
       <c r="O9" s="14" t="s">
         <v>3</v>
       </c>
       <c r="P9" s="15"/>
-      <c r="Q9" s="50">
-        <f t="shared" si="0"/>
+      <c r="Q9" s="49">
+        <f>IF(ISEVEN(P9),N9*P9,"偶数で承ります")</f>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:17" ht="16" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A10" s="60" t="s">
-        <v>93</v>
+      <c r="A10" s="58" t="s">
+        <v>78</v>
       </c>
-      <c r="B10" s="126"/>
-[...5 lines deleted...]
-      <c r="H10" s="128"/>
+      <c r="B10" s="127"/>
+      <c r="C10" s="128"/>
+      <c r="D10" s="128"/>
+      <c r="E10" s="128"/>
+      <c r="F10" s="128"/>
+      <c r="G10" s="128"/>
+      <c r="H10" s="129"/>
       <c r="J10" s="12">
         <v>8</v>
       </c>
       <c r="K10" s="7" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="L10" s="6" t="s">
-        <v>51</v>
+        <v>86</v>
       </c>
-      <c r="M10" s="5" t="s">
-        <v>24</v>
+      <c r="M10" s="74" t="s">
+        <v>109</v>
       </c>
       <c r="N10" s="19">
-        <v>6000</v>
+        <v>16000</v>
       </c>
       <c r="O10" s="14" t="s">
         <v>3</v>
       </c>
       <c r="P10" s="15"/>
-      <c r="Q10" s="50">
+      <c r="Q10" s="49">
         <f>IF(ISEVEN(P10),N10*P10,"偶数で承ります")</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:17" ht="16" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A11" s="60"/>
-[...6 lines deleted...]
-      <c r="H11" s="131"/>
+      <c r="A11" s="58"/>
+      <c r="B11" s="130"/>
+      <c r="C11" s="131"/>
+      <c r="D11" s="131"/>
+      <c r="E11" s="131"/>
+      <c r="F11" s="131"/>
+      <c r="G11" s="131"/>
+      <c r="H11" s="132"/>
       <c r="J11" s="12">
-        <v>9</v>
+        <v>10</v>
       </c>
-      <c r="K11" s="7" t="s">
-        <v>41</v>
+      <c r="K11" s="9" t="s">
+        <v>27</v>
       </c>
       <c r="L11" s="6" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
-      <c r="M11" s="5" t="s">
-        <v>24</v>
+      <c r="M11" s="73" t="s">
+        <v>108</v>
       </c>
       <c r="N11" s="19">
-        <v>7700</v>
+        <v>3500</v>
       </c>
       <c r="O11" s="14" t="s">
         <v>3</v>
       </c>
       <c r="P11" s="15"/>
-      <c r="Q11" s="50">
-        <f>IF(ISEVEN(P11),N11*P11,"偶数で承ります")</f>
+      <c r="Q11" s="49">
+        <f t="shared" ref="Q11" si="1">N11*P11</f>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:17" ht="16" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A12" s="60"/>
-[...11 lines deleted...]
-      <c r="N12" s="19"/>
+      <c r="A12" s="58"/>
+      <c r="B12" s="130"/>
+      <c r="C12" s="131"/>
+      <c r="D12" s="131"/>
+      <c r="E12" s="131"/>
+      <c r="F12" s="131"/>
+      <c r="G12" s="131"/>
+      <c r="H12" s="132"/>
+      <c r="J12" s="12">
+        <v>11</v>
+      </c>
+      <c r="K12" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="L12" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="M12" s="73" t="s">
+        <v>108</v>
+      </c>
+      <c r="N12" s="19">
+        <v>3500</v>
+      </c>
       <c r="O12" s="14" t="s">
         <v>3</v>
       </c>
       <c r="P12" s="15"/>
-      <c r="Q12" s="50">
+      <c r="Q12" s="49">
         <f>N12*P12</f>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:17" ht="16" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A13" s="61"/>
-[...6 lines deleted...]
-      <c r="H13" s="134"/>
+      <c r="A13" s="59"/>
+      <c r="B13" s="133"/>
+      <c r="C13" s="134"/>
+      <c r="D13" s="134"/>
+      <c r="E13" s="134"/>
+      <c r="F13" s="134"/>
+      <c r="G13" s="134"/>
+      <c r="H13" s="135"/>
       <c r="J13" s="12">
         <v>10</v>
       </c>
       <c r="K13" s="9" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="L13" s="6" t="s">
-        <v>106</v>
+        <v>99</v>
       </c>
-      <c r="M13" s="5" t="s">
-        <v>24</v>
+      <c r="M13" s="73" t="s">
+        <v>108</v>
       </c>
       <c r="N13" s="19">
         <v>4000</v>
       </c>
       <c r="O13" s="14" t="s">
         <v>3</v>
       </c>
       <c r="P13" s="15"/>
-      <c r="Q13" s="50">
+      <c r="Q13" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:17" ht="16" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A14" s="25" t="s">
-        <v>94</v>
+      <c r="A14" s="24" t="s">
+        <v>79</v>
       </c>
-      <c r="B14" s="37"/>
-[...5 lines deleted...]
-      <c r="H14" s="38"/>
+      <c r="B14" s="36"/>
+      <c r="C14" s="36"/>
+      <c r="D14" s="36"/>
+      <c r="E14" s="36"/>
+      <c r="F14" s="36"/>
+      <c r="G14" s="36"/>
+      <c r="H14" s="37"/>
       <c r="J14" s="12">
         <v>11</v>
       </c>
       <c r="K14" s="9" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="L14" s="6" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
-      <c r="M14" s="5" t="s">
-        <v>24</v>
+      <c r="M14" s="73" t="s">
+        <v>108</v>
       </c>
       <c r="N14" s="19">
-        <v>2500</v>
+        <v>4000</v>
       </c>
       <c r="O14" s="14" t="s">
         <v>3</v>
       </c>
       <c r="P14" s="15"/>
-      <c r="Q14" s="50">
+      <c r="Q14" s="49">
         <f>N14*P14</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:17" ht="16" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A15" s="16" t="s">
-        <v>95</v>
+        <v>80</v>
       </c>
-      <c r="B15" s="135" t="s">
-        <v>96</v>
+      <c r="B15" s="136" t="s">
+        <v>81</v>
       </c>
-      <c r="C15" s="135"/>
-[...2 lines deleted...]
-        <v>97</v>
+      <c r="C15" s="136"/>
+      <c r="D15" s="136"/>
+      <c r="E15" s="136" t="s">
+        <v>82</v>
       </c>
-      <c r="F15" s="137"/>
-[...1 lines deleted...]
-        <v>98</v>
+      <c r="F15" s="136"/>
+      <c r="G15" s="136" t="s">
+        <v>83</v>
       </c>
-      <c r="H15" s="142"/>
+      <c r="H15" s="141"/>
       <c r="J15" s="12">
         <v>12</v>
       </c>
       <c r="K15" s="9" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="L15" s="6" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
-      <c r="M15" s="5" t="s">
-        <v>24</v>
+      <c r="M15" s="74" t="s">
+        <v>109</v>
       </c>
       <c r="N15" s="19">
-        <v>4500</v>
+        <v>11000</v>
       </c>
-      <c r="O15" s="14" t="s">
+      <c r="O15" s="22" t="s">
         <v>3</v>
       </c>
       <c r="P15" s="15"/>
-      <c r="Q15" s="50">
+      <c r="Q15" s="49">
         <f>N15*P15</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:17" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A16" s="26" t="s">
-        <v>99</v>
+      <c r="A16" s="25" t="s">
+        <v>84</v>
       </c>
-      <c r="B16" s="146"/>
-[...5 lines deleted...]
-      <c r="H16" s="148"/>
+      <c r="B16" s="145"/>
+      <c r="C16" s="146"/>
+      <c r="D16" s="146"/>
+      <c r="E16" s="146"/>
+      <c r="F16" s="146"/>
+      <c r="G16" s="146"/>
+      <c r="H16" s="147"/>
       <c r="J16" s="12">
         <v>13</v>
       </c>
       <c r="K16" s="9" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="L16" s="6" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
-      <c r="M16" s="5" t="s">
-        <v>24</v>
+      <c r="M16" s="73" t="s">
+        <v>108</v>
       </c>
       <c r="N16" s="19">
-        <v>4500</v>
+        <v>7000</v>
       </c>
       <c r="O16" s="14" t="s">
         <v>3</v>
       </c>
       <c r="P16" s="15"/>
-      <c r="Q16" s="50">
+      <c r="Q16" s="49">
         <f>N16*P16</f>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:17" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="J17" s="12">
         <v>14</v>
       </c>
       <c r="K17" s="9" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="L17" s="6" t="s">
-        <v>28</v>
+        <v>102</v>
       </c>
-      <c r="M17" s="5" t="s">
-        <v>24</v>
+      <c r="M17" s="73" t="s">
+        <v>108</v>
       </c>
       <c r="N17" s="19">
-        <v>5500</v>
+        <v>9000</v>
       </c>
       <c r="O17" s="14" t="s">
         <v>3</v>
       </c>
       <c r="P17" s="15"/>
-      <c r="Q17" s="50">
-        <f>IF(ISEVEN(P17),N17*P17,"偶数で承ります")</f>
+      <c r="Q17" s="49">
+        <f>N17*P17</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:17" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A18" s="143" t="s">
-        <v>48</v>
+      <c r="A18" s="142" t="s">
+        <v>38</v>
       </c>
-      <c r="B18" s="144"/>
-[...5 lines deleted...]
-      <c r="H18" s="145"/>
+      <c r="B18" s="143"/>
+      <c r="C18" s="143"/>
+      <c r="D18" s="143"/>
+      <c r="E18" s="143"/>
+      <c r="F18" s="143"/>
+      <c r="G18" s="143"/>
+      <c r="H18" s="144"/>
       <c r="J18" s="12">
         <v>15</v>
       </c>
       <c r="K18" s="9" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="L18" s="6" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
-      <c r="M18" s="5" t="s">
-        <v>30</v>
+      <c r="M18" s="73" t="s">
+        <v>108</v>
       </c>
       <c r="N18" s="19">
-        <v>6000</v>
+        <v>4000</v>
       </c>
-      <c r="O18" s="23" t="s">
+      <c r="O18" s="14" t="s">
         <v>3</v>
       </c>
       <c r="P18" s="15"/>
-      <c r="Q18" s="50">
+      <c r="Q18" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:17" ht="16" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A19" s="58" t="s">
+      <c r="A19" s="57" t="s">
         <v>5</v>
       </c>
       <c r="B19" s="138" t="s">
         <v>6</v>
       </c>
       <c r="C19" s="138"/>
       <c r="D19" s="138" t="s">
         <v>1</v>
       </c>
       <c r="E19" s="138"/>
-      <c r="F19" s="57" t="s">
+      <c r="F19" s="56" t="s">
         <v>2</v>
       </c>
-      <c r="G19" s="149" t="s">
-        <v>55</v>
+      <c r="G19" s="148" t="s">
+        <v>43</v>
       </c>
-      <c r="H19" s="150"/>
+      <c r="H19" s="149"/>
       <c r="J19" s="12">
         <v>16</v>
       </c>
       <c r="K19" s="9" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="L19" s="6" t="s">
-        <v>34</v>
+        <v>98</v>
       </c>
-      <c r="M19" s="5" t="s">
-        <v>30</v>
+      <c r="M19" s="74" t="s">
+        <v>109</v>
       </c>
       <c r="N19" s="19">
-        <v>9800</v>
+        <v>5000</v>
       </c>
-      <c r="O19" s="23" t="s">
+      <c r="O19" s="14" t="s">
         <v>3</v>
       </c>
       <c r="P19" s="15"/>
-      <c r="Q19" s="50">
+      <c r="Q19" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:17" ht="16" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A20" s="27" t="s">
-        <v>60</v>
+      <c r="A20" s="26" t="s">
+        <v>48</v>
       </c>
       <c r="B20" s="2">
         <v>750</v>
       </c>
-      <c r="C20" s="43" t="s">
+      <c r="C20" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="D20" s="55"/>
-      <c r="E20" s="43" t="s">
+      <c r="D20" s="54"/>
+      <c r="E20" s="42" t="s">
         <v>7</v>
       </c>
-      <c r="F20" s="44">
-        <f t="shared" ref="F20:F32" si="1">B20*D20</f>
+      <c r="F20" s="43">
+        <f t="shared" ref="F20:F32" si="2">B20*D20</f>
         <v>0</v>
       </c>
-      <c r="G20" s="72" t="s">
-        <v>65</v>
+      <c r="G20" s="76" t="s">
+        <v>51</v>
       </c>
-      <c r="H20" s="73"/>
+      <c r="H20" s="77"/>
       <c r="J20" s="12">
         <v>17</v>
       </c>
       <c r="K20" s="9" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="L20" s="6" t="s">
-        <v>31</v>
+        <v>101</v>
       </c>
-      <c r="M20" s="5" t="s">
-        <v>24</v>
+      <c r="M20" s="73" t="s">
+        <v>108</v>
       </c>
       <c r="N20" s="19">
-        <v>4500</v>
+        <v>7000</v>
       </c>
-      <c r="O20" s="14" t="s">
+      <c r="O20" s="22" t="s">
         <v>3</v>
       </c>
       <c r="P20" s="15"/>
-      <c r="Q20" s="50">
+      <c r="Q20" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:17" ht="16" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A21" s="27" t="s">
+      <c r="A21" s="26" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="2">
         <v>500</v>
       </c>
-      <c r="C21" s="43" t="s">
+      <c r="C21" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="D21" s="55"/>
-      <c r="E21" s="43" t="s">
+      <c r="D21" s="54"/>
+      <c r="E21" s="42" t="s">
         <v>7</v>
       </c>
-      <c r="F21" s="44">
-        <f t="shared" si="1"/>
+      <c r="F21" s="43">
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="G21" s="72" t="s">
-        <v>59</v>
+      <c r="G21" s="76" t="s">
+        <v>47</v>
       </c>
-      <c r="H21" s="73"/>
+      <c r="H21" s="77"/>
       <c r="J21" s="12">
         <v>18</v>
       </c>
       <c r="K21" s="9" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="L21" s="6" t="s">
-        <v>32</v>
+        <v>97</v>
       </c>
-      <c r="M21" s="5" t="s">
-        <v>24</v>
+      <c r="M21" s="73" t="s">
+        <v>108</v>
       </c>
       <c r="N21" s="19">
-        <v>6500</v>
+        <v>5000</v>
       </c>
       <c r="O21" s="14" t="s">
         <v>3</v>
       </c>
       <c r="P21" s="15"/>
-      <c r="Q21" s="50">
+      <c r="Q21" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:17" ht="16" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A22" s="27" t="s">
+      <c r="A22" s="26" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="2">
         <v>500</v>
       </c>
-      <c r="C22" s="43" t="s">
+      <c r="C22" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="D22" s="55"/>
-      <c r="E22" s="43" t="s">
+      <c r="D22" s="54"/>
+      <c r="E22" s="42" t="s">
         <v>7</v>
       </c>
-      <c r="F22" s="44">
-        <f t="shared" si="1"/>
+      <c r="F22" s="43">
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="G22" s="72" t="s">
-        <v>59</v>
+      <c r="G22" s="76" t="s">
+        <v>47</v>
       </c>
-      <c r="H22" s="73"/>
+      <c r="H22" s="77"/>
       <c r="J22" s="12">
         <v>19</v>
       </c>
-      <c r="K22" s="9" t="s">
-        <v>36</v>
+      <c r="K22" s="8" t="s">
+        <v>29</v>
       </c>
       <c r="L22" s="6" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
-      <c r="M22" s="5" t="s">
-        <v>24</v>
+      <c r="M22" s="73" t="s">
+        <v>108</v>
       </c>
       <c r="N22" s="19">
-        <v>9000</v>
+        <v>2800</v>
       </c>
       <c r="O22" s="14" t="s">
-        <v>3</v>
+        <v>107</v>
       </c>
       <c r="P22" s="15"/>
-      <c r="Q22" s="50">
+      <c r="Q22" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:17" ht="16" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A23" s="27" t="s">
+      <c r="A23" s="26" t="s">
         <v>12</v>
       </c>
       <c r="B23" s="2">
         <v>500</v>
       </c>
-      <c r="C23" s="43" t="s">
+      <c r="C23" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="D23" s="55"/>
-      <c r="E23" s="43" t="s">
+      <c r="D23" s="54"/>
+      <c r="E23" s="42" t="s">
         <v>7</v>
       </c>
-      <c r="F23" s="44">
-        <f t="shared" si="1"/>
+      <c r="F23" s="43">
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="G23" s="72" t="s">
-        <v>58</v>
+      <c r="G23" s="76" t="s">
+        <v>46</v>
       </c>
-      <c r="H23" s="73"/>
+      <c r="H23" s="77"/>
       <c r="J23" s="12">
         <v>20</v>
       </c>
-      <c r="K23" s="9" t="s">
-        <v>36</v>
+      <c r="K23" s="8" t="s">
+        <v>29</v>
       </c>
       <c r="L23" s="6" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
-      <c r="M23" s="5" t="s">
-        <v>24</v>
+      <c r="M23" s="73" t="s">
+        <v>108</v>
       </c>
       <c r="N23" s="19">
-        <v>10000</v>
+        <v>3500</v>
       </c>
       <c r="O23" s="14" t="s">
         <v>3</v>
       </c>
       <c r="P23" s="15"/>
-      <c r="Q23" s="50">
+      <c r="Q23" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:17" ht="16" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A24" s="27" t="s">
+      <c r="A24" s="26" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="2">
         <v>500</v>
       </c>
-      <c r="C24" s="43" t="s">
+      <c r="C24" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="D24" s="55"/>
-      <c r="E24" s="43" t="s">
+      <c r="D24" s="54"/>
+      <c r="E24" s="42" t="s">
         <v>7</v>
       </c>
-      <c r="F24" s="44">
-        <f t="shared" si="1"/>
+      <c r="F24" s="43">
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="G24" s="72"/>
-[...5 lines deleted...]
-      <c r="N24" s="19"/>
+      <c r="G24" s="76" t="s">
+        <v>46</v>
+      </c>
+      <c r="H24" s="77"/>
+      <c r="J24" s="12">
+        <v>21</v>
+      </c>
+      <c r="K24" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="L24" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="M24" s="73" t="s">
+        <v>108</v>
+      </c>
+      <c r="N24" s="13">
+        <v>4500</v>
+      </c>
       <c r="O24" s="14" t="s">
         <v>3</v>
       </c>
       <c r="P24" s="15"/>
-      <c r="Q24" s="50">
+      <c r="Q24" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:17" ht="16" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A25" s="27" t="s">
+      <c r="A25" s="26" t="s">
+        <v>87</v>
+      </c>
+      <c r="B25" s="44">
+        <v>4500</v>
+      </c>
+      <c r="C25" s="42" t="s">
+        <v>14</v>
+      </c>
+      <c r="D25" s="54"/>
+      <c r="E25" s="42" t="s">
+        <v>15</v>
+      </c>
+      <c r="F25" s="43">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G25" s="76" t="s">
+        <v>90</v>
+      </c>
+      <c r="H25" s="77"/>
+      <c r="J25" s="12">
+        <v>22</v>
+      </c>
+      <c r="K25" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="L25" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="M25" s="73" t="s">
         <v>108</v>
       </c>
-      <c r="B25" s="45">
-        <v>4500</v>
+      <c r="N25" s="13">
+        <v>5200</v>
       </c>
-      <c r="C25" s="43" t="s">
-[...18 lines deleted...]
-      <c r="N25" s="19"/>
       <c r="O25" s="14" t="s">
         <v>3</v>
       </c>
       <c r="P25" s="15"/>
-      <c r="Q25" s="50">
+      <c r="Q25" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:17" ht="16" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A26" s="27" t="s">
-        <v>110</v>
+      <c r="A26" s="26" t="s">
+        <v>89</v>
       </c>
-      <c r="B26" s="45">
+      <c r="B26" s="44">
         <v>4500</v>
       </c>
-      <c r="C26" s="43" t="s">
+      <c r="C26" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="D26" s="55"/>
-      <c r="E26" s="43" t="s">
+      <c r="D26" s="54"/>
+      <c r="E26" s="42" t="s">
         <v>7</v>
       </c>
-      <c r="F26" s="44">
-        <f t="shared" si="1"/>
+      <c r="F26" s="43">
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="G26" s="72" t="s">
-        <v>111</v>
+      <c r="G26" s="76" t="s">
+        <v>90</v>
       </c>
-      <c r="H26" s="73"/>
+      <c r="H26" s="77"/>
       <c r="J26" s="12">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="K26" s="8" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
-      <c r="L26" s="6" t="s">
-        <v>37</v>
+      <c r="L26" s="2" t="s">
+        <v>35</v>
       </c>
-      <c r="M26" s="5" t="s">
-        <v>24</v>
+      <c r="M26" s="73" t="s">
+        <v>108</v>
       </c>
-      <c r="N26" s="19">
-        <v>2500</v>
+      <c r="N26" s="13">
+        <v>8800</v>
       </c>
       <c r="O26" s="14" t="s">
         <v>3</v>
       </c>
       <c r="P26" s="15"/>
-      <c r="Q26" s="50">
+      <c r="Q26" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:17" ht="16" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A27" s="27" t="s">
-        <v>109</v>
+      <c r="A27" s="26" t="s">
+        <v>88</v>
       </c>
-      <c r="B27" s="45">
+      <c r="B27" s="44">
         <v>4500</v>
       </c>
-      <c r="C27" s="43" t="s">
+      <c r="C27" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="D27" s="55"/>
-      <c r="E27" s="43" t="s">
+      <c r="D27" s="54"/>
+      <c r="E27" s="42" t="s">
         <v>7</v>
       </c>
-      <c r="F27" s="44">
-        <f t="shared" si="1"/>
+      <c r="F27" s="43">
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="G27" s="72" t="s">
-        <v>112</v>
+      <c r="G27" s="76" t="s">
+        <v>91</v>
       </c>
-      <c r="H27" s="73"/>
+      <c r="H27" s="77"/>
       <c r="J27" s="12">
-        <v>22</v>
+        <v>24</v>
       </c>
-      <c r="K27" s="8" t="s">
-        <v>38</v>
+      <c r="K27" s="10" t="s">
+        <v>37</v>
       </c>
       <c r="L27" s="6" t="s">
-        <v>42</v>
+        <v>104</v>
       </c>
-      <c r="M27" s="3" t="s">
-        <v>24</v>
+      <c r="M27" s="73" t="s">
+        <v>108</v>
       </c>
-      <c r="N27" s="19">
-        <v>3000</v>
+      <c r="N27" s="13">
+        <v>6000</v>
       </c>
       <c r="O27" s="14" t="s">
         <v>3</v>
       </c>
       <c r="P27" s="15"/>
-      <c r="Q27" s="50">
-        <f t="shared" si="0"/>
+      <c r="Q27" s="49">
+        <f t="shared" ref="Q27:Q29" si="3">N27*P27</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:17" ht="16" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A28" s="27" t="s">
+      <c r="A28" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="B28" s="45">
+      <c r="B28" s="44">
         <v>4500</v>
       </c>
-      <c r="C28" s="43" t="s">
+      <c r="C28" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="D28" s="55"/>
-      <c r="E28" s="43" t="s">
+      <c r="D28" s="54"/>
+      <c r="E28" s="42" t="s">
         <v>7</v>
       </c>
-      <c r="F28" s="44">
-        <f t="shared" si="1"/>
+      <c r="F28" s="43">
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="G28" s="72" t="s">
-        <v>112</v>
+      <c r="G28" s="76" t="s">
+        <v>91</v>
       </c>
-      <c r="H28" s="73"/>
+      <c r="H28" s="77"/>
       <c r="J28" s="12">
-        <v>23</v>
+        <v>25</v>
       </c>
-      <c r="K28" s="8" t="s">
-        <v>101</v>
+      <c r="K28" s="10" t="s">
+        <v>37</v>
       </c>
-      <c r="L28" s="6" t="s">
-        <v>102</v>
+      <c r="L28" s="2" t="s">
+        <v>103</v>
       </c>
-      <c r="M28" s="3" t="s">
-        <v>24</v>
+      <c r="M28" s="74" t="s">
+        <v>110</v>
       </c>
       <c r="N28" s="13">
-        <v>4500</v>
+        <v>5500</v>
       </c>
       <c r="O28" s="14" t="s">
         <v>3</v>
       </c>
       <c r="P28" s="15"/>
-      <c r="Q28" s="50">
-        <f t="shared" si="0"/>
+      <c r="Q28" s="49">
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:17" ht="16" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A29" s="28" t="s">
+      <c r="A29" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="B29" s="45">
+      <c r="B29" s="44">
         <v>4000</v>
       </c>
-      <c r="C29" s="43" t="s">
+      <c r="C29" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="D29" s="55"/>
-      <c r="E29" s="43" t="s">
+      <c r="D29" s="54"/>
+      <c r="E29" s="42" t="s">
         <v>7</v>
       </c>
-      <c r="F29" s="44">
-        <f t="shared" si="1"/>
+      <c r="F29" s="43">
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="G29" s="72"/>
-      <c r="H29" s="73"/>
+      <c r="G29" s="76"/>
+      <c r="H29" s="77"/>
       <c r="J29" s="12">
-        <v>24</v>
+        <v>26</v>
       </c>
-      <c r="K29" s="8" t="s">
-        <v>38</v>
+      <c r="K29" s="10" t="s">
+        <v>37</v>
       </c>
-      <c r="L29" s="2" t="s">
-        <v>43</v>
+      <c r="L29" s="6" t="s">
+        <v>36</v>
       </c>
-      <c r="M29" s="3" t="s">
-        <v>24</v>
+      <c r="M29" s="73" t="s">
+        <v>108</v>
       </c>
       <c r="N29" s="13">
-        <v>5000</v>
+        <v>5500</v>
       </c>
       <c r="O29" s="14" t="s">
         <v>3</v>
       </c>
       <c r="P29" s="15"/>
-      <c r="Q29" s="50">
-        <f t="shared" si="0"/>
+      <c r="Q29" s="49">
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:17" ht="16" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A30" s="28" t="s">
+      <c r="A30" s="27" t="s">
         <v>19</v>
       </c>
-      <c r="B30" s="45">
+      <c r="B30" s="44">
         <v>400</v>
       </c>
-      <c r="C30" s="43" t="s">
+      <c r="C30" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="D30" s="55"/>
-      <c r="E30" s="43" t="s">
+      <c r="D30" s="54"/>
+      <c r="E30" s="42" t="s">
         <v>7</v>
       </c>
-      <c r="F30" s="44">
-        <f t="shared" si="1"/>
+      <c r="F30" s="43">
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="G30" s="72"/>
-[...15 lines deleted...]
-      </c>
+      <c r="G30" s="76"/>
+      <c r="H30" s="77"/>
+      <c r="J30" s="72"/>
+      <c r="K30" s="71"/>
+      <c r="L30" s="6"/>
+      <c r="M30" s="5"/>
+      <c r="N30" s="13"/>
       <c r="O30" s="14" t="s">
         <v>3</v>
       </c>
       <c r="P30" s="15"/>
-      <c r="Q30" s="50">
+      <c r="Q30" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:17" ht="16" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A31" s="28" t="s">
+      <c r="A31" s="27" t="s">
         <v>20</v>
       </c>
-      <c r="B31" s="45">
+      <c r="B31" s="44">
         <v>400</v>
       </c>
-      <c r="C31" s="43" t="s">
+      <c r="C31" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="D31" s="55"/>
-      <c r="E31" s="43" t="s">
+      <c r="D31" s="54"/>
+      <c r="E31" s="42" t="s">
         <v>7</v>
       </c>
-      <c r="F31" s="44">
-        <f t="shared" ref="F31" si="2">B31*D31</f>
+      <c r="F31" s="43">
+        <f t="shared" ref="F31" si="4">B31*D31</f>
         <v>0</v>
       </c>
-      <c r="G31" s="72"/>
-[...3 lines deleted...]
-      <c r="L31" s="2"/>
+      <c r="G31" s="76"/>
+      <c r="H31" s="77"/>
+      <c r="J31" s="72"/>
+      <c r="K31" s="71"/>
+      <c r="L31" s="6"/>
       <c r="M31" s="3"/>
-      <c r="N31" s="13"/>
+      <c r="N31" s="19"/>
       <c r="O31" s="14" t="s">
         <v>3</v>
       </c>
       <c r="P31" s="15"/>
-      <c r="Q31" s="50">
-        <f t="shared" ref="Q31" si="3">N31*P31</f>
+      <c r="Q31" s="49">
+        <f t="shared" ref="Q31" si="5">N31*P31</f>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:17" ht="16" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A32" s="28" t="s">
-        <v>67</v>
+      <c r="A32" s="27" t="s">
+        <v>53</v>
       </c>
-      <c r="B32" s="45">
+      <c r="B32" s="44">
         <v>300</v>
       </c>
-      <c r="C32" s="43" t="s">
+      <c r="C32" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="D32" s="55"/>
-      <c r="E32" s="43" t="s">
+      <c r="D32" s="54"/>
+      <c r="E32" s="42" t="s">
         <v>7</v>
       </c>
-      <c r="F32" s="44">
-        <f t="shared" si="1"/>
+      <c r="F32" s="43">
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="G32" s="72" t="s">
-        <v>66</v>
+      <c r="G32" s="76" t="s">
+        <v>52</v>
       </c>
-      <c r="H32" s="73"/>
-[...1 lines deleted...]
-      <c r="K32" s="8"/>
+      <c r="H32" s="77"/>
+      <c r="J32" s="72"/>
+      <c r="K32" s="71"/>
       <c r="L32" s="2"/>
       <c r="M32" s="3"/>
       <c r="N32" s="13"/>
       <c r="O32" s="14" t="s">
         <v>3</v>
       </c>
       <c r="P32" s="15"/>
-      <c r="Q32" s="50">
+      <c r="Q32" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:17" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A33" s="82" t="s">
+      <c r="A33" s="83" t="s">
         <v>21</v>
       </c>
-      <c r="B33" s="83"/>
-[...2 lines deleted...]
-      <c r="E33" s="84">
+      <c r="B33" s="84"/>
+      <c r="C33" s="84"/>
+      <c r="D33" s="84"/>
+      <c r="E33" s="85">
         <f>SUM(F20:F32)</f>
         <v>0</v>
       </c>
-      <c r="F33" s="84"/>
-[...16 lines deleted...]
-      </c>
+      <c r="F33" s="85"/>
+      <c r="G33" s="40"/>
+      <c r="H33" s="41"/>
+      <c r="J33" s="72"/>
+      <c r="K33" s="71"/>
+      <c r="L33" s="6"/>
+      <c r="M33" s="5"/>
+      <c r="N33" s="13"/>
       <c r="O33" s="14" t="s">
         <v>3</v>
       </c>
       <c r="P33" s="15"/>
-      <c r="Q33" s="50">
+      <c r="Q33" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:17" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="J34" s="12">
-[...13 lines deleted...]
-      </c>
+      <c r="J34" s="72"/>
+      <c r="K34" s="71"/>
+      <c r="L34" s="6"/>
+      <c r="M34" s="5"/>
+      <c r="N34" s="13"/>
       <c r="O34" s="14" t="s">
         <v>3</v>
       </c>
       <c r="P34" s="15"/>
-      <c r="Q34" s="50">
+      <c r="Q34" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:17" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A35" s="97" t="s">
+      <c r="A35" s="98" t="s">
         <v>8</v>
       </c>
-      <c r="B35" s="98"/>
-[...20 lines deleted...]
-      </c>
+      <c r="B35" s="99"/>
+      <c r="C35" s="99"/>
+      <c r="D35" s="99"/>
+      <c r="E35" s="99"/>
+      <c r="F35" s="99"/>
+      <c r="G35" s="99"/>
+      <c r="H35" s="100"/>
+      <c r="J35" s="72"/>
+      <c r="K35" s="71"/>
+      <c r="L35" s="6"/>
+      <c r="M35" s="5"/>
+      <c r="N35" s="19"/>
       <c r="O35" s="14" t="s">
         <v>3</v>
       </c>
       <c r="P35" s="15"/>
-      <c r="Q35" s="50">
+      <c r="Q35" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:17" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="A36" s="32" t="s">
+      <c r="A36" s="31" t="s">
         <v>10</v>
       </c>
-      <c r="B36" s="30">
+      <c r="B36" s="29">
         <v>1000</v>
       </c>
-      <c r="C36" s="39" t="s">
-        <v>56</v>
+      <c r="C36" s="38" t="s">
+        <v>44</v>
       </c>
-      <c r="D36" s="56"/>
-[...1 lines deleted...]
-        <v>57</v>
+      <c r="D36" s="55"/>
+      <c r="E36" s="39" t="s">
+        <v>45</v>
       </c>
-      <c r="F36" s="46">
+      <c r="F36" s="45">
         <f>B36*D36</f>
         <v>0</v>
       </c>
-      <c r="G36" s="100"/>
-[...1 lines deleted...]
-      <c r="J36" s="104" t="s">
+      <c r="G36" s="101"/>
+      <c r="H36" s="102"/>
+      <c r="J36" s="105" t="s">
         <v>4</v>
       </c>
-      <c r="K36" s="105"/>
-[...5 lines deleted...]
-      <c r="Q36" s="51">
+      <c r="K36" s="106"/>
+      <c r="L36" s="106"/>
+      <c r="M36" s="106"/>
+      <c r="N36" s="106"/>
+      <c r="O36" s="106"/>
+      <c r="P36" s="107"/>
+      <c r="Q36" s="50">
         <f>SUM(Q3:Q35)</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:17" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="Q37" s="29"/>
+      <c r="Q37" s="28"/>
     </row>
     <row r="38" spans="1:17" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="85" t="s">
-        <v>72</v>
+      <c r="A38" s="86" t="s">
+        <v>57</v>
       </c>
-      <c r="B38" s="86"/>
-[...6 lines deleted...]
-      <c r="J38" s="120" t="s">
+      <c r="B38" s="87"/>
+      <c r="C38" s="87"/>
+      <c r="D38" s="87"/>
+      <c r="E38" s="87"/>
+      <c r="F38" s="87"/>
+      <c r="G38" s="87"/>
+      <c r="H38" s="88"/>
+      <c r="J38" s="114" t="s">
         <v>18</v>
       </c>
-      <c r="K38" s="121"/>
-[...4 lines deleted...]
-        <v>61</v>
+      <c r="K38" s="115"/>
+      <c r="L38" s="115"/>
+      <c r="M38" s="115"/>
+      <c r="N38" s="115"/>
+      <c r="O38" s="110" t="s">
+        <v>49</v>
       </c>
-      <c r="P38" s="116"/>
-      <c r="Q38" s="117"/>
+      <c r="P38" s="110"/>
+      <c r="Q38" s="111"/>
     </row>
     <row r="39" spans="1:17" ht="16" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="69" t="s">
-        <v>73</v>
+      <c r="A39" s="66" t="s">
+        <v>58</v>
       </c>
-      <c r="B39" s="22" t="s">
-        <v>74</v>
+      <c r="B39" s="21" t="s">
+        <v>59</v>
       </c>
-      <c r="C39" s="88">
+      <c r="C39" s="89">
         <f>Q36</f>
         <v>0</v>
       </c>
-      <c r="D39" s="88"/>
-[...2 lines deleted...]
-        <v>80</v>
+      <c r="D39" s="89"/>
+      <c r="E39" s="89"/>
+      <c r="F39" s="67" t="s">
+        <v>65</v>
       </c>
-      <c r="G39" s="88"/>
-[...8 lines deleted...]
-      <c r="Q39" s="119"/>
+      <c r="G39" s="89"/>
+      <c r="H39" s="90"/>
+      <c r="J39" s="108"/>
+      <c r="K39" s="109"/>
+      <c r="L39" s="109"/>
+      <c r="M39" s="109"/>
+      <c r="N39" s="109"/>
+      <c r="O39" s="112"/>
+      <c r="P39" s="112"/>
+      <c r="Q39" s="113"/>
     </row>
     <row r="40" spans="1:17" ht="16" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="33" t="s">
-        <v>75</v>
+      <c r="A40" s="32" t="s">
+        <v>60</v>
       </c>
       <c r="B40" s="17" t="s">
-        <v>76</v>
+        <v>61</v>
       </c>
-      <c r="C40" s="90">
+      <c r="C40" s="91">
         <f>E33</f>
         <v>0</v>
       </c>
-      <c r="D40" s="90"/>
-[...2 lines deleted...]
-        <v>77</v>
+      <c r="D40" s="91"/>
+      <c r="E40" s="91"/>
+      <c r="F40" s="92" t="s">
+        <v>62</v>
       </c>
-      <c r="G40" s="93">
+      <c r="G40" s="94">
         <f>C39+C40+C41-G39</f>
         <v>0</v>
       </c>
-      <c r="H40" s="94"/>
-[...7 lines deleted...]
-      <c r="Q40" s="119"/>
+      <c r="H40" s="95"/>
+      <c r="J40" s="108"/>
+      <c r="K40" s="109"/>
+      <c r="L40" s="109"/>
+      <c r="M40" s="109"/>
+      <c r="N40" s="109"/>
+      <c r="O40" s="112"/>
+      <c r="P40" s="112"/>
+      <c r="Q40" s="113"/>
     </row>
     <row r="41" spans="1:17" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="34" t="s">
-        <v>78</v>
+      <c r="A41" s="33" t="s">
+        <v>63</v>
       </c>
-      <c r="B41" s="31" t="s">
-        <v>79</v>
+      <c r="B41" s="30" t="s">
+        <v>64</v>
       </c>
-      <c r="C41" s="74">
+      <c r="C41" s="78">
         <f>F36</f>
         <v>0</v>
       </c>
-      <c r="D41" s="74"/>
-[...11 lines deleted...]
-      <c r="Q41" s="103"/>
+      <c r="D41" s="78"/>
+      <c r="E41" s="78"/>
+      <c r="F41" s="93"/>
+      <c r="G41" s="96"/>
+      <c r="H41" s="97"/>
+      <c r="J41" s="108"/>
+      <c r="K41" s="109"/>
+      <c r="L41" s="109"/>
+      <c r="M41" s="109"/>
+      <c r="N41" s="109"/>
+      <c r="O41" s="103"/>
+      <c r="P41" s="103"/>
+      <c r="Q41" s="104"/>
+    </row>
+    <row r="43" spans="1:17" ht="26.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="75" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="44" spans="1:17" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="75" t="s">
+        <v>112</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="53">
+  <mergeCells count="52">
+    <mergeCell ref="B6:G6"/>
     <mergeCell ref="G15:H15"/>
     <mergeCell ref="A18:H18"/>
     <mergeCell ref="B16:H16"/>
     <mergeCell ref="G19:H19"/>
+    <mergeCell ref="B7:H7"/>
     <mergeCell ref="G22:H22"/>
     <mergeCell ref="H1:H2"/>
     <mergeCell ref="J1:Q1"/>
     <mergeCell ref="N2:O2"/>
     <mergeCell ref="G24:H24"/>
     <mergeCell ref="G20:H20"/>
     <mergeCell ref="G21:H21"/>
     <mergeCell ref="A1:G2"/>
     <mergeCell ref="G23:H23"/>
     <mergeCell ref="B10:H13"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="C8:D8"/>
     <mergeCell ref="E15:F15"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="D19:E19"/>
-    <mergeCell ref="B7:H7"/>
-    <mergeCell ref="G25:H25"/>
+    <mergeCell ref="G26:H26"/>
+    <mergeCell ref="G27:H27"/>
+    <mergeCell ref="G28:H28"/>
+    <mergeCell ref="G29:H29"/>
+    <mergeCell ref="G30:H30"/>
     <mergeCell ref="O41:Q41"/>
     <mergeCell ref="J36:P36"/>
     <mergeCell ref="J40:N40"/>
     <mergeCell ref="J41:N41"/>
     <mergeCell ref="O38:Q38"/>
     <mergeCell ref="O40:Q40"/>
     <mergeCell ref="J38:N38"/>
     <mergeCell ref="J39:N39"/>
     <mergeCell ref="O39:Q39"/>
-    <mergeCell ref="G32:H32"/>
-[...4 lines deleted...]
-    <mergeCell ref="G30:H30"/>
     <mergeCell ref="G31:H31"/>
     <mergeCell ref="C41:E41"/>
-    <mergeCell ref="C6:D6"/>
-    <mergeCell ref="G6:H6"/>
     <mergeCell ref="B9:H9"/>
     <mergeCell ref="E8:H8"/>
     <mergeCell ref="A33:D33"/>
     <mergeCell ref="E33:F33"/>
     <mergeCell ref="A38:H38"/>
     <mergeCell ref="C39:E39"/>
     <mergeCell ref="G39:H39"/>
     <mergeCell ref="C40:E40"/>
     <mergeCell ref="F40:F41"/>
     <mergeCell ref="G40:H41"/>
     <mergeCell ref="A35:H35"/>
     <mergeCell ref="G36:H36"/>
+    <mergeCell ref="G25:H25"/>
+    <mergeCell ref="G32:H32"/>
   </mergeCells>
   <phoneticPr fontId="5"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.27559055118110237" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="89" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>懇親会申込書</vt:lpstr>
+      <vt:lpstr>懇親会申込書!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>静岡大学生協</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>食堂</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>